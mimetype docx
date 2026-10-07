--- v0 (2026-08-11)
+++ v1 (2026-10-07)
@@ -3,55 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="732E8461" w14:textId="77777777" w:rsidR="005F3B65" w:rsidRDefault="005F3B65" w:rsidP="005F3B65">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="441170"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B42A9D5" w14:textId="298BCC6F" w:rsidR="00DB569A" w:rsidRPr="005F3B65" w:rsidRDefault="00327C82" w:rsidP="005F3B65">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="441170"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -937,72 +938,62 @@
               <w:tcPr>
                 <w:tcW w:w="421" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="06FCA63B" w14:textId="77777777" w:rsidR="00482A99" w:rsidRPr="00705AF6" w:rsidRDefault="00482A99" w:rsidP="002904D8">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Strong"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Strong"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14175" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2581DB02" w14:textId="07B1555F" w:rsidR="00482A99" w:rsidRDefault="00E86631" w:rsidP="002904D8">
+          <w:p w14:paraId="2581DB02" w14:textId="7EB888CC" w:rsidR="00482A99" w:rsidRDefault="00E86631" w:rsidP="002904D8">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="002E0D0B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Newly arrived EAL/D learners</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidR="00482A99" w:rsidRPr="008423BD">
               <w:t xml:space="preserve"> (teacher specific)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00482A99" w14:paraId="20D3C942" w14:textId="77777777" w:rsidTr="00E11449">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
             </w:rPr>
             <w:id w:val="-1894193413"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Strong"/>
@@ -1013,55 +1004,55 @@
               <w:tcPr>
                 <w:tcW w:w="421" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="187675C2" w14:textId="77777777" w:rsidR="00482A99" w:rsidRPr="00705AF6" w:rsidRDefault="00482A99" w:rsidP="002904D8">
                 <w:pPr>
                   <w:spacing w:before="0" w:after="0"/>
                   <w:rPr>
                     <w:rStyle w:val="Strong"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Strong"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14175" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139045D5" w14:textId="77777777" w:rsidR="00482A99" w:rsidRDefault="00482A99" w:rsidP="002904D8">
+          <w:p w14:paraId="139045D5" w14:textId="4956882D" w:rsidR="00482A99" w:rsidRDefault="00482A99" w:rsidP="002904D8">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="008423BD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Attendance plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210223A4" w14:textId="6621AA32" w:rsidR="00DB7E37" w:rsidRPr="005F3B65" w:rsidRDefault="00860451" w:rsidP="005F3B65">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="441170"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F3B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1079,95 +1070,95 @@
       </w:pPr>
       <w:r>
         <w:t>A student can have more than one plan type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA1B99C" w14:textId="6B178721" w:rsidR="00C339FE" w:rsidRDefault="00BD0F8B" w:rsidP="000159C4">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>All students in out-of-home</w:t>
       </w:r>
       <w:r w:rsidR="00572615">
         <w:t xml:space="preserve"> care must have a learning and support plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4766F572" w14:textId="0DD0E232" w:rsidR="00572615" w:rsidRPr="00FE1779" w:rsidRDefault="00572615" w:rsidP="000159C4">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If other plans need to be in place for the student – refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00CC054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Personalised </w:t>
         </w:r>
         <w:r w:rsidR="00DB2058" w:rsidRPr="00CC054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>L</w:t>
         </w:r>
         <w:r w:rsidRPr="00CC054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">earning </w:t>
         </w:r>
         <w:r w:rsidR="00DB2058" w:rsidRPr="00CC054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="008D2D72" w:rsidRPr="00CC054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>athway</w:t>
         </w:r>
         <w:r w:rsidR="00CC054F" w:rsidRPr="00CC054F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D2D72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C3E35" w:rsidRPr="004F7BAD">
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="005C3E35" w:rsidRPr="00E062A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Health </w:t>
         </w:r>
         <w:r w:rsidR="008765F9" w:rsidRPr="00E062A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
         <w:r w:rsidR="005C3E35" w:rsidRPr="00E062A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">upport </w:t>
         </w:r>
         <w:r w:rsidR="008765F9" w:rsidRPr="00E062A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="005C3E35" w:rsidRPr="00E062A8">
@@ -3663,101 +3654,89 @@
               <w:t>lens(es)</w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="007F7B7E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="007F7B7E">
               <w:t xml:space="preserve"> the student</w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:t xml:space="preserve"> while planning</w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="000F56AD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(there can be multiple lenses applicable at once</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(there can be multiple lenses applicable at once)</w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
-              <w:t>, and</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> list the necessary adjustments for the student</w:t>
+              <w:t>, and list the necessary adjustments for the student</w:t>
             </w:r>
             <w:r w:rsidR="00701206">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:t xml:space="preserve">Lens(es): </w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="007F7B7E">
               <w:t>Disability</w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:t xml:space="preserve"> / Behaviour</w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="007F7B7E">
               <w:t xml:space="preserve"> / HPGE / </w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:t>English language development</w:t>
             </w:r>
             <w:r w:rsidR="00253370">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="007F7B7E">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="009166E4">
               <w:t xml:space="preserve"> refugee background</w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="007F7B7E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="00561D88">
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="00DB2058">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Personalised Learning and Support Planning for students in statutory out-of-home care (OOHC) (PDF 143 KB)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00701206" w:rsidRPr="003947F6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="433FCF8C" w14:textId="77777777" w:rsidR="00BD6C3A" w:rsidRDefault="00453888" w:rsidP="00A52117">
             <w:r>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="00701206">
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidR="009166E4" w:rsidRPr="00701206">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -4800,51 +4779,51 @@
             <w:r>
               <w:t>[Add additional rows as needed]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B40D6CA" w14:textId="511341C6" w:rsidR="005F3B65" w:rsidRPr="00DA5266" w:rsidRDefault="00453888" w:rsidP="00EC5E37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*Note: </w:t>
       </w:r>
       <w:r w:rsidR="008E57D5" w:rsidRPr="00587868">
         <w:t>If there is high risk-taking behaviour, complete a</w:t>
       </w:r>
       <w:r w:rsidR="008E57D5" w:rsidRPr="55B071DA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidR="008E57D5" w:rsidRPr="55B071DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Student Tailored Risk Management Plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E57D5" w:rsidRPr="55B071DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Staff only document).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BACC7B" w14:textId="77777777" w:rsidR="00DA5266" w:rsidRDefault="00DA5266" w:rsidP="00EC5E37">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="441170"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -5879,84 +5858,84 @@
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D103583" w14:textId="52CE037B" w:rsidR="00785354" w:rsidRDefault="00785354" w:rsidP="004F471B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31E1B743" w14:textId="062FCEED" w:rsidR="00785354" w:rsidRDefault="00E94AD3" w:rsidP="004F471B">
             <w:r>
               <w:t>[Add additional rows to the table as needed.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A17FEDA" w14:textId="1F9FC061" w:rsidR="006F3DFA" w:rsidRPr="00BD6C3A" w:rsidRDefault="00DA5266" w:rsidP="00BD6C3A">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00785354" w:rsidRPr="006E3C71">
         <w:t>his plan should be regularly reviewed in line with current policy and/or procedures. Or, when specific circumstances of the student change.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F3DFA" w:rsidRPr="00BD6C3A" w:rsidSect="00DA5266">
-      <w:headerReference w:type="default" r:id="rId22"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="-851" w:right="964" w:bottom="567" w:left="1134" w:header="57" w:footer="397" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="620D14AE" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5">
+    <w:p w14:paraId="2E5557FB" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADF547F" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
-    <w:p w14:paraId="54B94B3A" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="1B1D1339" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="45773FC8" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B038532" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5">
+    <w:p w14:paraId="6B8A48F6" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0119B119" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
-    <w:p w14:paraId="51ABCF24" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="331DE580" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="1CFA3B24" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5981,71 +5960,71 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Public Sans SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042C6238" w14:textId="177505CB" w:rsidR="008A353C" w:rsidRPr="00123A38" w:rsidRDefault="00123A38" w:rsidP="00843DF5">
+  <w:p w14:paraId="042C6238" w14:textId="73511DE7" w:rsidR="008A353C" w:rsidRPr="00123A38" w:rsidRDefault="00123A38" w:rsidP="00843DF5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">© NSW Department of Education, </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DATE  \@ "MMM-yy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C2985">
+    <w:r w:rsidR="00D94AD5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>Mar-26</w:t>
+      <w:t>Sep-26</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F3F551E" wp14:editId="4BB150E4">
           <wp:extent cx="571500" cy="190500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1808345329" name="Picture 1808345329" descr="Creative Commons Attribution licence logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6094,68 +6073,68 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C75C8C7" w14:textId="77777777" w:rsidR="009B3D61" w:rsidRPr="00BE1111" w:rsidRDefault="008A353C" w:rsidP="00BD07C9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Strong"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BE1111">
       <w:rPr>
         <w:rStyle w:val="Strong"/>
       </w:rPr>
       <w:t>education.nsw.gov.au</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C0FE784" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5">
+    <w:p w14:paraId="398F6BF2" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5">
       <w:bookmarkStart w:id="0" w:name="_Hlk210992685"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19318620" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
-    <w:p w14:paraId="1BF344EE" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="4E2D00A6" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="2F7EC310" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73ECB184" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5">
+    <w:p w14:paraId="0D183DEB" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A630D96" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
-    <w:p w14:paraId="250D1E6B" w14:textId="77777777" w:rsidR="006F61FC" w:rsidRDefault="006F61FC" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="760C0E73" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
+    <w:p w14:paraId="479346D1" w14:textId="77777777" w:rsidR="00846CDD" w:rsidRDefault="00846CDD" w:rsidP="00843DF5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ECC656E" w14:textId="46E0B0C8" w:rsidR="008A353C" w:rsidRPr="00B020C7" w:rsidRDefault="00C15D79" w:rsidP="00A9307F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="14459"/>
       </w:tabs>
       <w:spacing w:before="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Learning and </w:t>
     </w:r>
     <w:r w:rsidR="00F36A37">
       <w:t>S</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">upport </w:t>
     </w:r>
     <w:r w:rsidR="00F36A37">
@@ -8371,52 +8350,51 @@
   </w:num>
   <w:num w:numId="43" w16cid:durableId="2032602562">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2115515094">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="187456233">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="972828147">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="78791649">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="678656754">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F2489A"/>
@@ -8538,50 +8516,51 @@
     <w:rsid w:val="002227AD"/>
     <w:rsid w:val="002229DD"/>
     <w:rsid w:val="002300CD"/>
     <w:rsid w:val="00242D98"/>
     <w:rsid w:val="0024474D"/>
     <w:rsid w:val="002510D6"/>
     <w:rsid w:val="00253370"/>
     <w:rsid w:val="0025592F"/>
     <w:rsid w:val="0026327B"/>
     <w:rsid w:val="00264A11"/>
     <w:rsid w:val="0026548C"/>
     <w:rsid w:val="00266207"/>
     <w:rsid w:val="00270BBF"/>
     <w:rsid w:val="0027370C"/>
     <w:rsid w:val="00277C66"/>
     <w:rsid w:val="00282DB0"/>
     <w:rsid w:val="002855A0"/>
     <w:rsid w:val="00297CD4"/>
     <w:rsid w:val="002A28B4"/>
     <w:rsid w:val="002A2B8C"/>
     <w:rsid w:val="002A30D8"/>
     <w:rsid w:val="002A31C7"/>
     <w:rsid w:val="002A35CF"/>
     <w:rsid w:val="002A475D"/>
     <w:rsid w:val="002A6668"/>
+    <w:rsid w:val="002A6CA7"/>
     <w:rsid w:val="002A7495"/>
     <w:rsid w:val="002B0B0B"/>
     <w:rsid w:val="002B2751"/>
     <w:rsid w:val="002B316A"/>
     <w:rsid w:val="002B50F2"/>
     <w:rsid w:val="002B6F6B"/>
     <w:rsid w:val="002C014B"/>
     <w:rsid w:val="002C18F0"/>
     <w:rsid w:val="002C6234"/>
     <w:rsid w:val="002D3B62"/>
     <w:rsid w:val="002E0D0B"/>
     <w:rsid w:val="002E2C1D"/>
     <w:rsid w:val="002E798E"/>
     <w:rsid w:val="002F26EC"/>
     <w:rsid w:val="002F7A2F"/>
     <w:rsid w:val="002F7CFE"/>
     <w:rsid w:val="00302680"/>
     <w:rsid w:val="00303085"/>
     <w:rsid w:val="00306C23"/>
     <w:rsid w:val="00307821"/>
     <w:rsid w:val="00312443"/>
     <w:rsid w:val="00320716"/>
     <w:rsid w:val="00322B50"/>
     <w:rsid w:val="00323980"/>
     <w:rsid w:val="00326137"/>
@@ -8618,50 +8597,51 @@
     <w:rsid w:val="003F5DF5"/>
     <w:rsid w:val="003F6E52"/>
     <w:rsid w:val="00400ACE"/>
     <w:rsid w:val="00401084"/>
     <w:rsid w:val="00401DA2"/>
     <w:rsid w:val="00402F46"/>
     <w:rsid w:val="00405F7D"/>
     <w:rsid w:val="00407210"/>
     <w:rsid w:val="00407CAD"/>
     <w:rsid w:val="00407EF0"/>
     <w:rsid w:val="00410A88"/>
     <w:rsid w:val="00412F2B"/>
     <w:rsid w:val="00416798"/>
     <w:rsid w:val="004174E3"/>
     <w:rsid w:val="004178B3"/>
     <w:rsid w:val="00420B9C"/>
     <w:rsid w:val="00426947"/>
     <w:rsid w:val="00430F12"/>
     <w:rsid w:val="004324BB"/>
     <w:rsid w:val="00432DCB"/>
     <w:rsid w:val="00433BF9"/>
     <w:rsid w:val="00434F12"/>
     <w:rsid w:val="00442345"/>
     <w:rsid w:val="00445F2B"/>
     <w:rsid w:val="00446355"/>
+    <w:rsid w:val="004527E9"/>
     <w:rsid w:val="00453888"/>
     <w:rsid w:val="00453EC1"/>
     <w:rsid w:val="00454159"/>
     <w:rsid w:val="00456066"/>
     <w:rsid w:val="004619A5"/>
     <w:rsid w:val="004662AB"/>
     <w:rsid w:val="00466EEF"/>
     <w:rsid w:val="004679A2"/>
     <w:rsid w:val="00467AB5"/>
     <w:rsid w:val="00471B0B"/>
     <w:rsid w:val="00474E4B"/>
     <w:rsid w:val="00480185"/>
     <w:rsid w:val="00482A99"/>
     <w:rsid w:val="0048642E"/>
     <w:rsid w:val="00491389"/>
     <w:rsid w:val="0049295D"/>
     <w:rsid w:val="0049721B"/>
     <w:rsid w:val="0049792D"/>
     <w:rsid w:val="004A29D0"/>
     <w:rsid w:val="004B13C5"/>
     <w:rsid w:val="004B484F"/>
     <w:rsid w:val="004B5E69"/>
     <w:rsid w:val="004B6EF5"/>
     <w:rsid w:val="004B723A"/>
     <w:rsid w:val="004B7F27"/>
@@ -8672,50 +8652,51 @@
     <w:rsid w:val="004D1DFB"/>
     <w:rsid w:val="004D790E"/>
     <w:rsid w:val="004E1043"/>
     <w:rsid w:val="004E1E20"/>
     <w:rsid w:val="004E30A9"/>
     <w:rsid w:val="004E3B2C"/>
     <w:rsid w:val="004E510A"/>
     <w:rsid w:val="004E6F56"/>
     <w:rsid w:val="004E717A"/>
     <w:rsid w:val="004F2AC5"/>
     <w:rsid w:val="004F48DD"/>
     <w:rsid w:val="004F5110"/>
     <w:rsid w:val="004F6AF2"/>
     <w:rsid w:val="00507712"/>
     <w:rsid w:val="00510D48"/>
     <w:rsid w:val="00511863"/>
     <w:rsid w:val="005128E7"/>
     <w:rsid w:val="00514E2C"/>
     <w:rsid w:val="00526329"/>
     <w:rsid w:val="00526795"/>
     <w:rsid w:val="00530A9F"/>
     <w:rsid w:val="005338F6"/>
     <w:rsid w:val="0053509C"/>
     <w:rsid w:val="00537F7D"/>
     <w:rsid w:val="00541FBB"/>
+    <w:rsid w:val="00545FD6"/>
     <w:rsid w:val="005500B1"/>
     <w:rsid w:val="00551995"/>
     <w:rsid w:val="00556657"/>
     <w:rsid w:val="005608F0"/>
     <w:rsid w:val="005625B5"/>
     <w:rsid w:val="005649D2"/>
     <w:rsid w:val="005651B7"/>
     <w:rsid w:val="0057190C"/>
     <w:rsid w:val="00572615"/>
     <w:rsid w:val="0058102D"/>
     <w:rsid w:val="00583705"/>
     <w:rsid w:val="00583731"/>
     <w:rsid w:val="0058783E"/>
     <w:rsid w:val="0059112D"/>
     <w:rsid w:val="00591432"/>
     <w:rsid w:val="005915BB"/>
     <w:rsid w:val="005934B4"/>
     <w:rsid w:val="005957FA"/>
     <w:rsid w:val="00597644"/>
     <w:rsid w:val="005A34D4"/>
     <w:rsid w:val="005A5BC0"/>
     <w:rsid w:val="005A60A4"/>
     <w:rsid w:val="005A67CA"/>
     <w:rsid w:val="005B039A"/>
     <w:rsid w:val="005B184F"/>
@@ -8731,50 +8712,51 @@
     <w:rsid w:val="005D0140"/>
     <w:rsid w:val="005D1384"/>
     <w:rsid w:val="005D1B25"/>
     <w:rsid w:val="005D49FE"/>
     <w:rsid w:val="005E1F63"/>
     <w:rsid w:val="005E2F4E"/>
     <w:rsid w:val="005E4976"/>
     <w:rsid w:val="005F293E"/>
     <w:rsid w:val="005F3B65"/>
     <w:rsid w:val="005F49D6"/>
     <w:rsid w:val="005F708D"/>
     <w:rsid w:val="00607A58"/>
     <w:rsid w:val="00613017"/>
     <w:rsid w:val="00615BD4"/>
     <w:rsid w:val="006205AC"/>
     <w:rsid w:val="00624D13"/>
     <w:rsid w:val="00624FAE"/>
     <w:rsid w:val="00626BBF"/>
     <w:rsid w:val="00627384"/>
     <w:rsid w:val="00627A57"/>
     <w:rsid w:val="0063128A"/>
     <w:rsid w:val="0063574C"/>
     <w:rsid w:val="0064256C"/>
     <w:rsid w:val="0064273E"/>
     <w:rsid w:val="00643CC4"/>
+    <w:rsid w:val="00644F30"/>
     <w:rsid w:val="00646BD5"/>
     <w:rsid w:val="0065062B"/>
     <w:rsid w:val="00677835"/>
     <w:rsid w:val="00680388"/>
     <w:rsid w:val="006862CD"/>
     <w:rsid w:val="00691121"/>
     <w:rsid w:val="00692A36"/>
     <w:rsid w:val="006953E1"/>
     <w:rsid w:val="0069617A"/>
     <w:rsid w:val="00696410"/>
     <w:rsid w:val="006970F5"/>
     <w:rsid w:val="006A046F"/>
     <w:rsid w:val="006A3884"/>
     <w:rsid w:val="006A5A46"/>
     <w:rsid w:val="006B2141"/>
     <w:rsid w:val="006B25E2"/>
     <w:rsid w:val="006B3488"/>
     <w:rsid w:val="006B5660"/>
     <w:rsid w:val="006C7004"/>
     <w:rsid w:val="006D00B0"/>
     <w:rsid w:val="006D091B"/>
     <w:rsid w:val="006D1CF3"/>
     <w:rsid w:val="006E29FC"/>
     <w:rsid w:val="006E54D3"/>
     <w:rsid w:val="006F1CF4"/>
@@ -8833,50 +8815,51 @@
     <w:rsid w:val="007D56C3"/>
     <w:rsid w:val="007E02C3"/>
     <w:rsid w:val="007E05F8"/>
     <w:rsid w:val="007E20E5"/>
     <w:rsid w:val="007E27A0"/>
     <w:rsid w:val="007E6A58"/>
     <w:rsid w:val="007F066A"/>
     <w:rsid w:val="007F0AA3"/>
     <w:rsid w:val="007F27F8"/>
     <w:rsid w:val="007F6BE6"/>
     <w:rsid w:val="007F7D7E"/>
     <w:rsid w:val="00801971"/>
     <w:rsid w:val="0080248A"/>
     <w:rsid w:val="00804F58"/>
     <w:rsid w:val="00806ECB"/>
     <w:rsid w:val="008073B1"/>
     <w:rsid w:val="00810D93"/>
     <w:rsid w:val="008242EB"/>
     <w:rsid w:val="00824F5A"/>
     <w:rsid w:val="00836838"/>
     <w:rsid w:val="008416B9"/>
     <w:rsid w:val="00842321"/>
     <w:rsid w:val="00842510"/>
     <w:rsid w:val="008426B6"/>
     <w:rsid w:val="00843DF5"/>
+    <w:rsid w:val="00846CDD"/>
     <w:rsid w:val="00850771"/>
     <w:rsid w:val="00853CB0"/>
     <w:rsid w:val="008559F3"/>
     <w:rsid w:val="00856CA3"/>
     <w:rsid w:val="00860451"/>
     <w:rsid w:val="00860543"/>
     <w:rsid w:val="00861C01"/>
     <w:rsid w:val="00864528"/>
     <w:rsid w:val="008654BE"/>
     <w:rsid w:val="00865BC1"/>
     <w:rsid w:val="0087496A"/>
     <w:rsid w:val="008765F9"/>
     <w:rsid w:val="00881ED0"/>
     <w:rsid w:val="0088644D"/>
     <w:rsid w:val="00890EEE"/>
     <w:rsid w:val="00891E4C"/>
     <w:rsid w:val="0089316E"/>
     <w:rsid w:val="00896364"/>
     <w:rsid w:val="008A23A3"/>
     <w:rsid w:val="008A353C"/>
     <w:rsid w:val="008A368C"/>
     <w:rsid w:val="008A4CF6"/>
     <w:rsid w:val="008A76F5"/>
     <w:rsid w:val="008A7E3B"/>
     <w:rsid w:val="008B1946"/>
@@ -8963,54 +8946,56 @@
     <w:rsid w:val="00A31805"/>
     <w:rsid w:val="00A32050"/>
     <w:rsid w:val="00A46591"/>
     <w:rsid w:val="00A50092"/>
     <w:rsid w:val="00A5028A"/>
     <w:rsid w:val="00A50F10"/>
     <w:rsid w:val="00A52117"/>
     <w:rsid w:val="00A5308B"/>
     <w:rsid w:val="00A534B8"/>
     <w:rsid w:val="00A54063"/>
     <w:rsid w:val="00A5409F"/>
     <w:rsid w:val="00A56811"/>
     <w:rsid w:val="00A57460"/>
     <w:rsid w:val="00A605F8"/>
     <w:rsid w:val="00A63054"/>
     <w:rsid w:val="00A644D7"/>
     <w:rsid w:val="00A6693C"/>
     <w:rsid w:val="00A66CCF"/>
     <w:rsid w:val="00A74A54"/>
     <w:rsid w:val="00A76FB9"/>
     <w:rsid w:val="00A83D41"/>
     <w:rsid w:val="00A873E9"/>
     <w:rsid w:val="00A87401"/>
     <w:rsid w:val="00A9004C"/>
     <w:rsid w:val="00A914A6"/>
+    <w:rsid w:val="00A91B4D"/>
     <w:rsid w:val="00A92E4E"/>
     <w:rsid w:val="00A9307F"/>
     <w:rsid w:val="00A946C1"/>
     <w:rsid w:val="00A970E4"/>
+    <w:rsid w:val="00AA009D"/>
     <w:rsid w:val="00AB099B"/>
     <w:rsid w:val="00AB25D2"/>
     <w:rsid w:val="00AB3116"/>
     <w:rsid w:val="00AB5F89"/>
     <w:rsid w:val="00AD213D"/>
     <w:rsid w:val="00AD55C0"/>
     <w:rsid w:val="00AE055F"/>
     <w:rsid w:val="00AE0A5E"/>
     <w:rsid w:val="00AE4760"/>
     <w:rsid w:val="00AE5210"/>
     <w:rsid w:val="00AE659D"/>
     <w:rsid w:val="00AE7F97"/>
     <w:rsid w:val="00AF0329"/>
     <w:rsid w:val="00AF19C2"/>
     <w:rsid w:val="00AF51D3"/>
     <w:rsid w:val="00AF6B31"/>
     <w:rsid w:val="00B020C7"/>
     <w:rsid w:val="00B030A2"/>
     <w:rsid w:val="00B03CCC"/>
     <w:rsid w:val="00B0408D"/>
     <w:rsid w:val="00B0419D"/>
     <w:rsid w:val="00B04229"/>
     <w:rsid w:val="00B05292"/>
     <w:rsid w:val="00B07030"/>
     <w:rsid w:val="00B2036D"/>
@@ -9080,95 +9065,97 @@
     <w:rsid w:val="00C339FE"/>
     <w:rsid w:val="00C37CE5"/>
     <w:rsid w:val="00C40F6B"/>
     <w:rsid w:val="00C436AB"/>
     <w:rsid w:val="00C43F7A"/>
     <w:rsid w:val="00C45C60"/>
     <w:rsid w:val="00C55B7A"/>
     <w:rsid w:val="00C564EB"/>
     <w:rsid w:val="00C62B29"/>
     <w:rsid w:val="00C664FC"/>
     <w:rsid w:val="00C7092E"/>
     <w:rsid w:val="00C70C44"/>
     <w:rsid w:val="00C7419F"/>
     <w:rsid w:val="00C84DB5"/>
     <w:rsid w:val="00C8622C"/>
     <w:rsid w:val="00C86AB0"/>
     <w:rsid w:val="00C92FDF"/>
     <w:rsid w:val="00C9549B"/>
     <w:rsid w:val="00C96958"/>
     <w:rsid w:val="00C96F6A"/>
     <w:rsid w:val="00CA0226"/>
     <w:rsid w:val="00CA0B86"/>
     <w:rsid w:val="00CA4BA6"/>
     <w:rsid w:val="00CB2145"/>
     <w:rsid w:val="00CB4CB2"/>
+    <w:rsid w:val="00CB5593"/>
     <w:rsid w:val="00CB6135"/>
     <w:rsid w:val="00CB66B0"/>
     <w:rsid w:val="00CC054F"/>
     <w:rsid w:val="00CC0BEC"/>
     <w:rsid w:val="00CC48A5"/>
     <w:rsid w:val="00CC4948"/>
     <w:rsid w:val="00CD33FA"/>
     <w:rsid w:val="00CD6723"/>
     <w:rsid w:val="00CD7272"/>
     <w:rsid w:val="00CE1962"/>
     <w:rsid w:val="00CE218E"/>
     <w:rsid w:val="00CE428C"/>
     <w:rsid w:val="00CE5951"/>
     <w:rsid w:val="00CF1979"/>
     <w:rsid w:val="00CF3B77"/>
     <w:rsid w:val="00CF4633"/>
     <w:rsid w:val="00CF73E9"/>
     <w:rsid w:val="00D01802"/>
     <w:rsid w:val="00D01DAF"/>
     <w:rsid w:val="00D03B90"/>
     <w:rsid w:val="00D04B1A"/>
     <w:rsid w:val="00D10425"/>
     <w:rsid w:val="00D13430"/>
     <w:rsid w:val="00D136E3"/>
     <w:rsid w:val="00D14573"/>
     <w:rsid w:val="00D15A52"/>
     <w:rsid w:val="00D166AF"/>
     <w:rsid w:val="00D2403C"/>
     <w:rsid w:val="00D26176"/>
     <w:rsid w:val="00D263FD"/>
     <w:rsid w:val="00D31E35"/>
     <w:rsid w:val="00D3593D"/>
     <w:rsid w:val="00D411BE"/>
     <w:rsid w:val="00D440C1"/>
     <w:rsid w:val="00D507E2"/>
     <w:rsid w:val="00D534B3"/>
     <w:rsid w:val="00D54E09"/>
     <w:rsid w:val="00D61CE0"/>
     <w:rsid w:val="00D627F4"/>
     <w:rsid w:val="00D634B7"/>
     <w:rsid w:val="00D66E19"/>
     <w:rsid w:val="00D678DB"/>
     <w:rsid w:val="00D749ED"/>
     <w:rsid w:val="00D7649E"/>
     <w:rsid w:val="00D924E7"/>
+    <w:rsid w:val="00D94AD5"/>
     <w:rsid w:val="00DA016D"/>
     <w:rsid w:val="00DA2FB6"/>
     <w:rsid w:val="00DA489F"/>
     <w:rsid w:val="00DA5266"/>
     <w:rsid w:val="00DB2058"/>
     <w:rsid w:val="00DB32F3"/>
     <w:rsid w:val="00DB569A"/>
     <w:rsid w:val="00DB7799"/>
     <w:rsid w:val="00DB7E37"/>
     <w:rsid w:val="00DC5905"/>
     <w:rsid w:val="00DC66B8"/>
     <w:rsid w:val="00DC6BCA"/>
     <w:rsid w:val="00DC73E2"/>
     <w:rsid w:val="00DC74E1"/>
     <w:rsid w:val="00DC76E2"/>
     <w:rsid w:val="00DD1132"/>
     <w:rsid w:val="00DD2F4E"/>
     <w:rsid w:val="00DD3197"/>
     <w:rsid w:val="00DE07A5"/>
     <w:rsid w:val="00DE2BC5"/>
     <w:rsid w:val="00DE2CE3"/>
     <w:rsid w:val="00DE2E2E"/>
     <w:rsid w:val="00DF720A"/>
     <w:rsid w:val="00E03656"/>
     <w:rsid w:val="00E04DAF"/>
@@ -9188,50 +9175,51 @@
     <w:rsid w:val="00E4272D"/>
     <w:rsid w:val="00E42E92"/>
     <w:rsid w:val="00E4707A"/>
     <w:rsid w:val="00E5058E"/>
     <w:rsid w:val="00E511FC"/>
     <w:rsid w:val="00E51733"/>
     <w:rsid w:val="00E53513"/>
     <w:rsid w:val="00E54AD9"/>
     <w:rsid w:val="00E56264"/>
     <w:rsid w:val="00E604B6"/>
     <w:rsid w:val="00E606D1"/>
     <w:rsid w:val="00E6460A"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00E70262"/>
     <w:rsid w:val="00E7283C"/>
     <w:rsid w:val="00E80AB8"/>
     <w:rsid w:val="00E836F5"/>
     <w:rsid w:val="00E86410"/>
     <w:rsid w:val="00E86631"/>
     <w:rsid w:val="00E87132"/>
     <w:rsid w:val="00E904DB"/>
     <w:rsid w:val="00E94AD3"/>
     <w:rsid w:val="00E9561D"/>
     <w:rsid w:val="00E97EAA"/>
     <w:rsid w:val="00EA07C6"/>
+    <w:rsid w:val="00EA0E02"/>
     <w:rsid w:val="00EA109B"/>
     <w:rsid w:val="00EA2FD2"/>
     <w:rsid w:val="00EB4227"/>
     <w:rsid w:val="00EB7205"/>
     <w:rsid w:val="00EC59D6"/>
     <w:rsid w:val="00EC5E37"/>
     <w:rsid w:val="00ED1EDE"/>
     <w:rsid w:val="00ED34FD"/>
     <w:rsid w:val="00EE5E18"/>
     <w:rsid w:val="00EF2A07"/>
     <w:rsid w:val="00EF41B1"/>
     <w:rsid w:val="00EF4B3A"/>
     <w:rsid w:val="00F04295"/>
     <w:rsid w:val="00F1353E"/>
     <w:rsid w:val="00F14D7F"/>
     <w:rsid w:val="00F1578E"/>
     <w:rsid w:val="00F17A3E"/>
     <w:rsid w:val="00F2059E"/>
     <w:rsid w:val="00F20AC8"/>
     <w:rsid w:val="00F22A67"/>
     <w:rsid w:val="00F2489A"/>
     <w:rsid w:val="00F24B80"/>
     <w:rsid w:val="00F27811"/>
     <w:rsid w:val="00F30351"/>
     <w:rsid w:val="00F34455"/>
@@ -11572,51 +11560,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00607A58"/>
     <w:rPr>
       <w:color w:val="22272B" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2002-0067-04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/teaching-and-learning/aec/universal-resources---aboriginal-education/personalised-learning-pathways" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/inside-the-department/health-and-safety/risk-management/student-safety/student-behaviour" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2005-0243-02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2005-0259-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/content/dam/main-education/teaching-and-learning/curriculum/multicultural-education/supporting-refugee-students/A_guide_to_supporting_students_from_refugee_backgrounds.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/content/dam/main-education/inside-the-department/child-protection/media/documents/OOHC_PLaSP_Sept_2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/inside-the-department/directory-a-z/student-planning-learning-support-health-templates/learning-support-template-guide-qrg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2006-0316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/inside-the-department/directory-a-z/student-planning-learning-support-health-templates" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2004-0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2002-0067-04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2005-0259-02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/content/dam/main-education/inside-the-department/child-protection/media/documents/OOHC_PLaSP_Sept_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2005-0243-02" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Feducation.nsw.gov.au%2Fcontent%2Fdam%2Fmain-education%2Fteaching-and-learning%2Fcurriculum%2Fmulticultural-education%2Feald%2FNAP-Support-Guide.pdf&amp;data=05%7C02%7CIsaac.ElHassan5%40det.nsw.edu.au%7C1a6d64379ba7406f184708deeba68c16%7C05a0e69a418a47c19c259387261bf991%7C0%7C0%7C639207297898679569%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=eavyqUVJKkGBz57YfI2iTDHF926j6MRnWvV0biXN0MY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/content/dam/main-education/teaching-and-learning/curriculum/multicultural-education/supporting-refugee-students/A_guide_to_supporting_students_from_refugee_backgrounds.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/inside-the-department/directory-a-z/student-planning-learning-support-health-templates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/inside-the-department/directory-a-z/student-planning-learning-support-health-templates/learning-support-template-guide-qrg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2006-0316" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/teaching-and-learning/aec/universal-resources---aboriginal-education/personalised-learning-pathways" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/policy-library/policies/pd-2004-0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://education.nsw.gov.au/inside-the-department/health-and-safety/risk-management/student-safety/student-behaviour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\aqian\OneDrive%20-%20NSW%20Department%20of%20Education\Desktop\Aully\Brand%20guidelines%20-%20NSW%20Department%20of%20Education\2025\DoE_Blank_Word_Template_-_Landscape.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Department_2025">
   <a:themeElements>
     <a:clrScheme name="NSWGOV Corporate Sept 2022">
       <a:dk1>
         <a:srgbClr val="22272B"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11848,120 +11836,195 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006763EDAC17983D4985176080E6432F43" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="482587b9d30c8072283c984915b0c6af">
-[...1 lines deleted...]
-    <xsd:import namespace="ac24ae67-da69-4911-98a5-46ee283fe5b9"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F7FE4AEDCD3B844AFD070283BD8B801" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbcfae5ab058e5efc9b0f8524153dba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5cd5fb2b-4dd1-4317-af92-ff1ba34af394" xmlns:ns3="d833e27e-e4ca-443c-b3ea-9f22b4e325b8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22790bc55968a97c042e9aa211c90c27" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="5cd5fb2b-4dd1-4317-af92-ff1ba34af394"/>
+    <xsd:import namespace="d833e27e-e4ca-443c-b3ea-9f22b4e325b8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_additionalinformation" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ac24ae67-da69-4911-98a5-46ee283fe5b9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5cd5fb2b-4dd1-4317-af92-ff1ba34af394" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="51f47cd6-212f-4ea2-b6af-f1d1e47bdbaf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="51f47cd6-212f-4ea2-b6af-f1d1e47bdbaf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="Comments_x002f_additionalinformation" ma:index="22" nillable="true" ma:displayName="Comments / additional information" ma:format="Dropdown" ma:internalName="Comments_x002f_additionalinformation">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d833e27e-e4ca-443c-b3ea-9f22b4e325b8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f6411b20-59d3-4e9a-8230-17bc047890d4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d833e27e-e4ca-443c-b3ea-9f22b4e325b8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12019,148 +12082,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ac24ae67-da69-4911-98a5-46ee283fe5b9">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5cd5fb2b-4dd1-4317-af92-ff1ba34af394">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d833e27e-e4ca-443c-b3ea-9f22b4e325b8" xsi:nil="true"/>
+    <Comments_x002f_additionalinformation xmlns="5cd5fb2b-4dd1-4317-af92-ff1ba34af394" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE37D804-7179-4788-8315-B98E8CF21F96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D84817E-6AE2-488A-9991-FE301C163B7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{642DBB93-473E-4AFA-88B8-82378A78B521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ac24ae67-da69-4911-98a5-46ee283fe5b9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5cd5fb2b-4dd1-4317-af92-ff1ba34af394"/>
+    <ds:schemaRef ds:uri="d833e27e-e4ca-443c-b3ea-9f22b4e325b8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D84817E-6AE2-488A-9991-FE301C163B7E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DD572E4-65A1-4DB9-A67E-69FD54E8763C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5cd5fb2b-4dd1-4317-af92-ff1ba34af394"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d833e27e-e4ca-443c-b3ea-9f22b4e325b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A49337E1-5FAE-4264-8071-9F4C8C442AFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{b603dfd7-d93a-4381-a340-2995d8282205}" enabled="1" method="Standard" siteId="{05a0e69a-418a-47c1-9c25-9387261bf991}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>DoE_Blank_Word_Template_-_Landscape</Template>
+  <Template>DoE_Blank_Word_Template_-_Landscape.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1170</Words>
-  <Characters>6669</Characters>
+  <Words>1227</Words>
+  <Characters>6994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Learning and Support Plan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7824</CharactersWithSpaces>
+  <CharactersWithSpaces>8205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>8323183</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Feducation.nsw.gov.au%2Finside-the-department%2Fhealth-and-safety%2Frisk-management%2Fstudent-safety%2Fstudent-behaviour&amp;data=05%7C02%7CEmie.Roy%40det.nsw.edu.au%7C1e0f054e90da4afcfe5a08dde070de08%7C05a0e69a418a47c19c259387261bf991%7C0%7C0%7C638913497551625315%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=sT7o6d%2BtZy%2Fg7gWwZXzU2EONhuDsCF7bpuk%2F6mHcHlQ%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131152</vt:i4>
       </vt:variant>
@@ -12308,51 +12376,51 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Learning and Support Plan</dc:title>
   <dc:subject/>
   <dc:creator>NSW Department of Education</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006763EDAC17983D4985176080E6432F43</vt:lpwstr>
+    <vt:lpwstr>0x0101003F7FE4AEDCD3B844AFD070283BD8B801</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_SetDate">
     <vt:lpwstr>2023-07-10T04:21:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_SiteId">
     <vt:lpwstr>05a0e69a-418a-47c1-9c25-9387261bf991</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_ActionId">
     <vt:lpwstr>f6b93f58-bd38-4d31-9695-8376ed1b2f31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_b603dfd7-d93a-4381-a340-2995d8282205_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>